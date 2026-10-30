--- v0 (2026-08-30)
+++ v1 (2026-10-30)
@@ -1,7308 +1,2613 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="291" r:id="rId2"/>
-[...13 lines deleted...]
-    <p:sldId id="282" r:id="rId16"/>
+    <p:sldId id="262" r:id="rId2"/>
+    <p:sldId id="295" r:id="rId3"/>
+    <p:sldId id="296" r:id="rId4"/>
+    <p:sldId id="297" r:id="rId5"/>
+    <p:sldId id="300" r:id="rId6"/>
+    <p:sldId id="299" r:id="rId7"/>
+    <p:sldId id="302" r:id="rId8"/>
+    <p:sldId id="303" r:id="rId9"/>
+    <p:sldId id="304" r:id="rId10"/>
+    <p:sldId id="305" r:id="rId11"/>
+    <p:sldId id="306" r:id="rId12"/>
+    <p:sldId id="307" r:id="rId13"/>
+    <p:sldId id="308" r:id="rId14"/>
+    <p:sldId id="309" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-      <a:defRPr lang="en-US"/>
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2632">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+    <p:ext uri="http://customooxmlschemas.google.com/">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId51" roundtripDataSignature="AMtx7mjM4H5EW6RaX7T1yJxkIglCu/gSJQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{2327EEAD-9081-4987-BF0B-E7923995D9B9}" v="2" dt="2026-06-06T20:36:04.882"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="notesView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15012" autoAdjust="0"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="15622" autoAdjust="0"/>
+    <p:restoredTop sz="95711" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="77" d="100"/>
-          <a:sy n="77" d="100"/>
+          <a:sx n="60" d="100"/>
+          <a:sy n="60" d="100"/>
         </p:scale>
-        <p:origin x="1104" y="43"/>
+        <p:origin x="1522" y="739"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2632"/>
+        <p:guide pos="3840"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:notesViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="62" d="100"/>
+          <a:sy n="62" d="100"/>
+        </p:scale>
+        <p:origin x="2459" y="45"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId51" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph type="hdr" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" idx="1"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{FA1B9150-964C-4456-8DF5-B75035A79FDB}" type="datetimeFigureOut">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldImg" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
-          </a:xfrm>
-[...386 lines deleted...]
-            <a:ext cx="5759450" cy="3240088"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-</p:notes>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 450"/>
+        <p:cNvPr id="1" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g3eb1ec8689d_0_603:notes"/>
+          <p:cNvPr id="186" name="Google Shape;186;p7:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="731520" y="4620578"/>
-            <a:ext cx="5852160" cy="3780630"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g3eb1ec8689d_0_603:notes"/>
+          <p:cNvPr id="187" name="Google Shape;187;p7:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="777875" y="1200150"/>
-            <a:ext cx="5759450" cy="3240088"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 458"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g3eb1ec8689d_0_610:notes"/>
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Rotary Action Plan builds upon our past successes and sets our future direction to ensure we continue to grow, unite people, and make lasting impact.  The Action Plan is a living document and creates opportunities for clubs and members to take action.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g3eb1ec8689d_0_610:notes"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...28 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="966612"/>
+            <a:fld id="{8BF4CCA0-8D4A-48DF-BDA0-366B0715F75F}" type="slidenum">
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr defTabSz="966612"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Header Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F2123C5-414F-2B5F-6B86-167CFAC5CFB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Rotary's Action Plan - Doc 6b</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2151830898"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 465"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;g3eea36fab9c_0_62:notes"/>
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The foundation of any Action Plan is the vision articulated here by the power of a clear and consistent vision for the future.  TOGETHER PEOPLE CREATE CHANGE.  We are people of ACTION.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g3eea36fab9c_0_62:notes"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...28 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="966612"/>
+            <a:fld id="{8BF4CCA0-8D4A-48DF-BDA0-366B0715F75F}" type="slidenum">
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr defTabSz="966612"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Header Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9F697C7-F8B6-90C8-5E34-FA28B38E6E41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Rotary's Action Plan - Doc 6b</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1056397630"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 472"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g3eea36fab9c_0_54:notes"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...28 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="474" name="Google Shape;474;g3eea36fab9c_0_54:notes"/>
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Rotary Action Plan is so much more than a colorful abstract document.  It is really all about ACTION.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>IMPACT involves development of a strategy to educate our members about the importance of measurable and impactful service projects.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REACH is all about setting goals to grow, collaborate and introduce more people to Rotary.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ENGAGEMENT is about delivering value to current and new members</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ADAPT begins with flexibility, innovation, reinvention, efficiency, and continuity.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Remember, we cannot become what we want by remaining what we are.  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="966612"/>
+            <a:fld id="{8BF4CCA0-8D4A-48DF-BDA0-366B0715F75F}" type="slidenum">
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr defTabSz="966612"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Header Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F0D6A9C-DEC9-5B67-D825-3B931773FFCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Rotary's Action Plan - Doc 6b</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3526804148"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 477"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g3eea36fab9c_0_70:notes"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...28 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;g3eea36fab9c_0_70:notes"/>
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>How does ONE SUMMIT fit with the Rotary Action Plan?  One Summit brings the Action Plan to life by focusing on the value of increased membership.  More members means more donors, more projects, stronger clubs, and positive public image.  It all fits.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="966612"/>
+            <a:fld id="{8BF4CCA0-8D4A-48DF-BDA0-366B0715F75F}" type="slidenum">
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr defTabSz="966612"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Header Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C61BAB0-E2F6-374F-1AC3-9B555C204AB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Rotary's Action Plan - Doc 6b</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3291412436"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 482"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g3eea36fab9c_0_75:notes"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...28 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;g3eea36fab9c_0_75:notes"/>
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...157 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Research shows that there are some common themes found in most clubs that are growing.  They have a plan for growth that is regularly updated and includes annual membership growth goals.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;g3eea36fab9c_0_398:notes"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
-[...105 lines deleted...]
-          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...157 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr defTabSz="966612"/>
+            <a:fld id="{8BF4CCA0-8D4A-48DF-BDA0-366B0715F75F}" type="slidenum">
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:pPr defTabSz="966612"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;g3eb1ec8689d_0_415:notes"/>
+          <p:cNvPr id="5" name="Header Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B889E6-58E6-793D-F0F7-66647EA490AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
-[...64 lines deleted...]
-          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="96645" tIns="96645" rIns="96645" bIns="96645" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Rotary's Action Plan - Doc 6b</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
     </p:spTree>
-  </p:cSld>
-[...194 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3538163429"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...10 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="15_Title and Content">
-  <p:cSld name="15_Title and Content">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="13_Title and Content">
+  <p:cSld name="13_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 68"/>
+        <p:cNvPr id="1" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...353 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title and Content">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p23"/>
-[...4552 lines deleted...]
-          <p:cNvPr id="149" name="Google Shape;149;p30"/>
+          <p:cNvPr id="111" name="Google Shape;111;p56"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="01B4E7"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1867">
+            <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p30"/>
+          <p:cNvPr id="112" name="Google Shape;112;p56"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11650134" y="115571"/>
-            <a:ext cx="423335" cy="365125"/>
+            <a:off x="11650133" y="115570"/>
+            <a:ext cx="423334" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
@@ -7399,162 +2704,165 @@
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Blank">
   <p:cSld name="1_Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 151"/>
+        <p:cNvPr id="1" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p31"/>
+          <p:cNvPr id="114" name="Google Shape;114;p57"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6857999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48595D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1867">
+            <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;p31"/>
+          <p:cNvPr id="115" name="Google Shape;115;p57"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11650134" y="115571"/>
-            <a:ext cx="423335" cy="365125"/>
+            <a:off x="11650133" y="115570"/>
+            <a:ext cx="423334" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
@@ -7651,731 +2959,734 @@
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="14_Title and Content">
   <p:cSld name="14_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 154"/>
+        <p:cNvPr id="1" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p32"/>
+          <p:cNvPr id="117" name="Google Shape;117;p58"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="0"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="6096001" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p32"/>
+          <p:cNvPr id="118" name="Google Shape;118;p58"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096001" y="0"/>
             <a:ext cx="6096000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00B4E6"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="b" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="609585" lvl="0" indent="-304792" algn="r">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="r">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2100"/>
+              <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1219170" lvl="1" indent="-423323" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1828754" lvl="2" indent="-423323" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="2438339" lvl="3" indent="-423323" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="3047924" lvl="4" indent="-423323" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="3657509" lvl="5" indent="-423323" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="4267093" lvl="6" indent="-423323" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="4876678" lvl="7" indent="-423323" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="5486263" lvl="8" indent="-423323" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p32"/>
+          <p:cNvPr id="119" name="Google Shape;119;p58"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6879771" y="2141539"/>
-            <a:ext cx="4978400" cy="1135063"/>
+            <a:off x="6879771" y="2141538"/>
+            <a:ext cx="4978400" cy="1135062"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="25400" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="EFF4FC"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="b" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="609585" lvl="0" indent="-304792" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="3300"/>
+              <a:buSzPts val="4400"/>
               <a:buNone/>
               <a:defRPr sz="4400" b="1" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1219170" lvl="1" indent="-304792" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1828754" lvl="2" indent="-423323" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1867"/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="2438339" lvl="3" indent="-406390" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="3047924" lvl="4" indent="-406390" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="3657509" lvl="5" indent="-423323" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="4267093" lvl="6" indent="-423323" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="4876678" lvl="7" indent="-423323" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="5486263" lvl="8" indent="-423323" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p32"/>
+          <p:cNvPr id="120" name="Google Shape;120;p58"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6871304" y="3383633"/>
+            <a:off x="6871304" y="3383632"/>
             <a:ext cx="4986867" cy="1975764"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1700"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2267">
+              <a:buSzPts val="2200"/>
+              <a:buNone/>
+              <a:defRPr sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867"/>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p32"/>
+          <p:cNvPr id="121" name="Google Shape;121;p58"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11650134" y="115571"/>
-            <a:ext cx="423335" cy="365125"/>
+            <a:off x="11650133" y="115570"/>
+            <a:ext cx="423334" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
@@ -8472,570 +3783,543 @@
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="1_Title and Content">
   <p:cSld name="1_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 160"/>
+        <p:cNvPr id="1" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p33"/>
+          <p:cNvPr id="123" name="Google Shape;123;p59"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1540043"/>
-            <a:ext cx="12192000" cy="5317959"/>
+            <a:off x="0" y="1540042"/>
+            <a:ext cx="12192000" cy="5317958"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12192000" h="5317958" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12192000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="12192000" y="5317958"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4539049" y="5317958"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="5317958"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4733071"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="48595D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1867">
+            <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p33"/>
+          <p:cNvPr id="124" name="Google Shape;124;p59"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="380999" y="2142067"/>
             <a:ext cx="11506199" cy="4034896"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="609585" lvl="0" indent="-457189" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2400">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl1pPr>
-            <a:lvl2pPr marL="1219170" lvl="1" indent="-431789" algn="l">
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl2pPr>
-            <a:lvl3pPr marL="1828754" lvl="2" indent="-423323" algn="l">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1867">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl3pPr>
-            <a:lvl4pPr marL="2438339" lvl="3" indent="-406390" algn="l">
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-            <a:lvl5pPr marL="3047924" lvl="4" indent="-406390" algn="l">
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-            <a:lvl6pPr marL="3657509" lvl="5" indent="-423323" algn="l">
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
-            </a:lvl6pPr>
-            <a:lvl7pPr marL="4267093" lvl="6" indent="-423323" algn="l">
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
-[...33 lines deleted...]
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p33"/>
+          <p:cNvPr id="125" name="Google Shape;125;p59"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1"/>
-            <a:ext cx="11506200" cy="1540043"/>
+            <a:ext cx="11506200" cy="1540042"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="0" rIns="68575" bIns="68575" anchor="b" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="0" rIns="91425" bIns="91425" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="48595D"/>
               </a:buClr>
-              <a:buSzPts val="3300"/>
+              <a:buSzPts val="4400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr cap="none">
                 <a:solidFill>
                   <a:srgbClr val="48595D"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p33"/>
+          <p:cNvPr id="126" name="Google Shape;126;p59"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11650134" y="115571"/>
-            <a:ext cx="423335" cy="365125"/>
+            <a:off x="11650133" y="115570"/>
+            <a:ext cx="423334" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
@@ -9132,708 +4416,711 @@
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="10_Title and Content">
   <p:cSld name="10_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 165"/>
+        <p:cNvPr id="1" name="Shape 127"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p34"/>
+          <p:cNvPr id="128" name="Google Shape;128;p60"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48595D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1867">
+            <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p34"/>
+          <p:cNvPr id="129" name="Google Shape;129;p60"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="380999" y="2142067"/>
             <a:ext cx="11506199" cy="4034896"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="609585" lvl="0" indent="-457189" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2400">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl1pPr>
-            <a:lvl2pPr marL="1219170" lvl="1" indent="-431789" algn="l">
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl2pPr>
-            <a:lvl3pPr marL="1828754" lvl="2" indent="-423323" algn="l">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1867">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl3pPr>
-            <a:lvl4pPr marL="2438339" lvl="3" indent="-406390" algn="l">
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-            <a:lvl5pPr marL="3047924" lvl="4" indent="-406390" algn="l">
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-            <a:lvl6pPr marL="3657509" lvl="5" indent="-423323" algn="l">
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
-            </a:lvl6pPr>
-            <a:lvl7pPr marL="4267093" lvl="6" indent="-423323" algn="l">
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
-[...33 lines deleted...]
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p34"/>
+          <p:cNvPr id="130" name="Google Shape;130;p60"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2"/>
+            <a:off x="0" y="1"/>
             <a:ext cx="12192000" cy="939799"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="205725" rIns="68575" bIns="68575" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="274300" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="01B4E7"/>
               </a:buClr>
-              <a:buSzPts val="3300"/>
+              <a:buSzPts val="4400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="4400" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="01B4E7"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p34"/>
+          <p:cNvPr id="131" name="Google Shape;131;p60"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="380999" y="1012899"/>
-            <a:ext cx="11365895" cy="600003"/>
+            <a:off x="380999" y="1012898"/>
+            <a:ext cx="11365894" cy="600002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="2100"/>
+              <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr sz="2800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867"/>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p34"/>
+          <p:cNvPr id="132" name="Google Shape;132;p60"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11650134" y="115571"/>
-            <a:ext cx="423335" cy="365125"/>
+            <a:off x="11650133" y="115570"/>
+            <a:ext cx="423334" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
@@ -9930,592 +5217,595 @@
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="2_Title and Content">
   <p:cSld name="2_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 171"/>
+        <p:cNvPr id="1" name="Shape 133"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;p35"/>
+          <p:cNvPr id="134" name="Google Shape;134;p61"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="2"/>
-            <a:ext cx="12192000" cy="2403335"/>
+            <a:off x="1" y="1"/>
+            <a:ext cx="12192000" cy="2403334"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p35"/>
+          <p:cNvPr id="135" name="Google Shape;135;p61"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2403335"/>
             <a:ext cx="12192000" cy="4454664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48595D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1867">
+            <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p35"/>
+          <p:cNvPr id="136" name="Google Shape;136;p61"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="380999" y="2667654"/>
+            <a:off x="380999" y="2667653"/>
             <a:ext cx="11506199" cy="3773628"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="609585" lvl="0" indent="-457189" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-355600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2400">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl1pPr>
-            <a:lvl2pPr marL="1219170" lvl="1" indent="-431789" algn="l">
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl2pPr>
-            <a:lvl3pPr marL="1828754" lvl="2" indent="-423323" algn="l">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-330200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1867">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
-            </a:lvl3pPr>
-            <a:lvl4pPr marL="2438339" lvl="3" indent="-406390" algn="l">
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-            <a:lvl5pPr marL="3047924" lvl="4" indent="-406390" algn="l">
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1200"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-            <a:lvl6pPr marL="3657509" lvl="5" indent="-423323" algn="l">
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
-            </a:lvl6pPr>
-            <a:lvl7pPr marL="4267093" lvl="6" indent="-423323" algn="l">
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
-[...33 lines deleted...]
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p35"/>
+          <p:cNvPr id="137" name="Google Shape;137;p61"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1"/>
-            <a:ext cx="12192000" cy="2419071"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="2419070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48595D">
               <a:alpha val="69803"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="617225" tIns="342900" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="822950" tIns="457200" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="609585" lvl="0" indent="-304792" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1067"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="3300"/>
+              <a:buSzPts val="4400"/>
               <a:buNone/>
               <a:defRPr sz="4400" b="1">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1219170" lvl="1" indent="-423323" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1828754" lvl="2" indent="-423323" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="2438339" lvl="3" indent="-423323" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="3047924" lvl="4" indent="-423323" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="3657509" lvl="5" indent="-423323" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="4267093" lvl="6" indent="-423323" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="4876678" lvl="7" indent="-423323" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="5486263" lvl="8" indent="-423323" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="533"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p35"/>
+          <p:cNvPr id="138" name="Google Shape;138;p61"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11650134" y="115571"/>
-            <a:ext cx="423335" cy="365125"/>
+            <a:off x="11650133" y="115570"/>
+            <a:ext cx="423334" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" lvl="0" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" lvl="1" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
@@ -10612,5337 +5902,971 @@
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" lvl="8" indent="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" pos="414">
+        <p15:guide id="1" pos="552">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" orient="horz" pos="432">
+        <p15:guide id="2" orient="horz" pos="576">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4367 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 50"/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;p13"/>
+          <p:cNvPr id="10" name="Google Shape;10;p39"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351339"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-361950" algn="l" rtl="0">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-406400" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="800"/>
+                <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2100"/>
+              <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-342900" algn="l" rtl="0">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="400"/>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-355600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-342900" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
-            </a:lvl2pPr>
-            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-323850" algn="l" rtl="0">
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="400"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1500"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1500" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
-            </a:lvl3pPr>
-            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-317500" algn="l" rtl="0">
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="400"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
-            </a:lvl4pPr>
-            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-317500" algn="l" rtl="0">
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="400"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
-            </a:lvl5pPr>
-            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-317500" algn="l" rtl="0">
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="400"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
-            </a:lvl6pPr>
-            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-317500" algn="l" rtl="0">
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="400"/>
+                <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
-[...51 lines deleted...]
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p13"/>
+          <p:cNvPr id="11" name="Google Shape;11;p39"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3300"/>
+              <a:buSzPts val="4400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr sz="3300" b="1" i="0" u="none" strike="noStrike" cap="none">
+              <a:defRPr sz="4400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;p13"/>
+          <p:cNvPr id="12" name="Google Shape;12;p39"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356351"/>
+            <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p13"/>
+          <p:cNvPr id="13" name="Google Shape;13;p39"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356351"/>
+            <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
-[...1 lines deleted...]
-              <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p13"/>
+          <p:cNvPr id="14" name="Google Shape;14;p39"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356351"/>
+            <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="34275" rIns="68575" bIns="34275" anchor="ctr" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
@@ -16039,5540 +6963,5551 @@
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr lang="en" smtClean="0"/>
-              <a:pPr/>
+              <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;p13"/>
+          <p:cNvPr id="15" name="Google Shape;15;p39"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6366051" y="6984917"/>
-            <a:ext cx="4987751" cy="430863"/>
+            <a:off x="6366050" y="6984916"/>
+            <a:ext cx="4987750" cy="451900"/>
             <a:chOff x="91018" y="6984916"/>
-            <a:chExt cx="4987750" cy="430863"/>
+            <a:chExt cx="4987750" cy="451900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="57" name="Google Shape;57;p13"/>
+            <p:cNvPr id="16" name="Google Shape;16;p39"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="1383401" y="6984916"/>
-              <a:ext cx="3695367" cy="430863"/>
+              <a:ext cx="3695367" cy="430864"/>
               <a:chOff x="1316510" y="6885708"/>
-              <a:chExt cx="3695367" cy="430863"/>
+              <a:chExt cx="3695367" cy="430864"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="58" name="Google Shape;58;p13"/>
+              <p:cNvPr id="17" name="Google Shape;17;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1316510" y="6885708"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="17458F"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Royal Blue</a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R23,G69,B143</a:t>
                 </a:r>
-                <a:endParaRPr sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:endParaRPr sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="59" name="Google Shape;59;p13"/>
+              <p:cNvPr id="18" name="Google Shape;18;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2250565" y="6885708"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="005DAA"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Azure</a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R0,G93,B170</a:t>
                 </a:r>
-                <a:endParaRPr sz="1467"/>
+                <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="60" name="Google Shape;60;p13"/>
+              <p:cNvPr id="19" name="Google Shape;19;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3184620" y="6885708"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="01B4E7"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="dk1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Sky Blue </a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="dk1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="dk1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R1,G180,B231</a:t>
                 </a:r>
-                <a:endParaRPr sz="1467"/>
+                <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="61" name="Google Shape;61;p13"/>
+              <p:cNvPr id="20" name="Google Shape;20;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3184620" y="7114320"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="872175"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Violet</a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R135,G33,B117</a:t>
                 </a:r>
-                <a:endParaRPr sz="1467"/>
+                <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="62" name="Google Shape;62;p13"/>
+              <p:cNvPr id="21" name="Google Shape;21;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4118675" y="7114320"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FF7600"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Orange</a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R255,G118,B0</a:t>
                 </a:r>
-                <a:endParaRPr sz="1467"/>
+                <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="63" name="Google Shape;63;p13"/>
+              <p:cNvPr id="22" name="Google Shape;22;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4118675" y="6885708"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="F7A81B"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="dk1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Gold</a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="dk1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="dk1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R247,G168,B27</a:t>
                 </a:r>
-                <a:endParaRPr sz="1467"/>
+                <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="64" name="Google Shape;64;p13"/>
+              <p:cNvPr id="23" name="Google Shape;23;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="1316510" y="7114320"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="D91B5C"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Cranberry</a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R217,G27, B92</a:t>
                 </a:r>
-                <a:endParaRPr sz="1467"/>
+                <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="65" name="Google Shape;65;p13"/>
+              <p:cNvPr id="24" name="Google Shape;24;p39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2250565" y="7114320"/>
                 <a:ext cx="893202" cy="202251"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="009999"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                 <a:noAutofit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>Turquoise</a:t>
                 </a:r>
                 <a:br>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                 </a:br>
                 <a:r>
-                  <a:rPr lang="en" sz="667" b="0" i="0" u="none" strike="noStrike" cap="none">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" cap="none">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:rPr>
                   <a:t>R0,G153,B153</a:t>
                 </a:r>
-                <a:endParaRPr sz="1467"/>
+                <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="66" name="Google Shape;66;p13"/>
+            <p:cNvPr id="25" name="Google Shape;25;p39"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="91018" y="6984916"/>
-              <a:ext cx="1258357" cy="192330"/>
+              <a:ext cx="1258357" cy="215444"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="34275" rIns="0" bIns="34275" anchor="t" anchorCtr="0">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="45700" rIns="0" bIns="45700" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en" sz="800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr lang="en-US" sz="800" b="1" i="0" u="none" strike="noStrike" cap="none">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Rotary Leadership Colors</a:t>
               </a:r>
-              <a:endParaRPr sz="1467"/>
+              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="67" name="Google Shape;67;p13"/>
+            <p:cNvPr id="26" name="Google Shape;26;p39"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="462185" y="7221372"/>
-              <a:ext cx="881652" cy="192330"/>
+              <a:ext cx="881652" cy="215444"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="34275" rIns="0" bIns="34275" anchor="t" anchorCtr="0">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="45700" rIns="0" bIns="45700" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en" sz="800" b="1" i="0" u="none" strike="noStrike" cap="none">
+                <a:rPr lang="en-US" sz="800" b="1" i="0" u="none" strike="noStrike" cap="none">
                   <a:solidFill>
                     <a:srgbClr val="595959"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>Secondary Colors</a:t>
               </a:r>
-              <a:endParaRPr sz="1467"/>
+              <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483661" r:id="rId1"/>
-[...20 lines deleted...]
-    <p:sldLayoutId id="2147483682" r:id="rId22"/>
+    <p:sldLayoutId id="2147483650" r:id="rId1"/>
+    <p:sldLayoutId id="2147483665" r:id="rId2"/>
+    <p:sldLayoutId id="2147483666" r:id="rId3"/>
+    <p:sldLayoutId id="2147483667" r:id="rId4"/>
+    <p:sldLayoutId id="2147483668" r:id="rId5"/>
+    <p:sldLayoutId id="2147483669" r:id="rId6"/>
+    <p:sldLayoutId id="2147483670" r:id="rId7"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr sz="1867" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 386">
+        <p:cNvPr id="1" name="Shape 188"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="12438529" cy="7490012"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="005CAB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="101823" y="6960359"/>
+            <a:ext cx="5329985" cy="987620"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="0" rIns="91425" bIns="0" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="3600" b="1" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="DA1A5A"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2209800"/>
+            <a:ext cx="12068175" cy="3543300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="5400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="5400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Bringing the Rotary Action Plan</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="5400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>and Membership Growth</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="5400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>to Life in Your Club</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4090151"/>
+            <a:ext cx="12192000" cy="465667"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A4FC2C-047E-45A5-965D-8E1E3BF09BC6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="white">
+          <a:xfrm>
+            <a:off x="1524" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="A blue and white screen with white text&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89FA602A-4303-A46E-A729-4E757A82B595}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect r="3538" b="1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1504" y="0"/>
+            <a:ext cx="12191980" cy="6856718"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD0301F-1EE7-78A1-7751-DA1D4DE05578}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9889957" y="6037680"/>
+            <a:ext cx="1345059" cy="672530"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3367516192"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="A white and blue background with black text&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29068A04-A2AC-FF27-A12B-1070C120C0DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-73885" y="1"/>
+            <a:ext cx="12339770" cy="6857999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2751478014"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E0CF84D-FC9F-B87E-155F-400743E6F4D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="139734"/>
+            <a:ext cx="11440885" cy="6222794"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Characteristics of Vibrant, Irresistible and Growing Clubs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Club culture is open, welcoming, fun, and warm. You can feel a strong sense of inclusion and belonging starting with a greeter at the door.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Succession plan is in place and the President, President Elect, and President Nominee have been identified.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>A visible “CHAMPION” of all things Rotary actively inspires action. Usually the president, but not always.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Clear focus on goals, results, and celebration of success. Actively in pursuit of the Club Excellence Award.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Club is clearly service project focused as opposed to meeting centric focused. Many projects and fund raisers.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Membership growth is top of mind and is talked about and reported on at every meeting.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1745314108"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50A744E-30F7-4657-418F-5B08BE0A1B90}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2DC6E16-CCA4-98D3-7868-7AD74AEC3F13}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;p71">
+          <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6EA355-6019-734F-604D-2565ECABF49F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39959D58-D726-1D14-2E3C-7AE154248A40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6741333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Characteristics of Vibrant, Irresistible and Growing Clubs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Actively in pursuit of the Rotary Citation (Club Excellence Award)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Active and visible financial support for the Rotary Foundation and masterful at securing TRF grants.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Clearly defined roles with members who share the responsibility for club administration, meeting set up, public image, and programs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Membership, Public Image, TRF, Technology and Service Project Committees are in place and populated by active members and a chair.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>The Four-Way Test, Pledge of Allegiance, reflection, time for humor, and music are common elements of their meetings.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fun is at the heart of everything they do.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="1" i="1" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2166096283"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB8C311F-7253-4AED-9701-7FC0708C41C7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...2 lines deleted...]
-          <a:ln>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
           </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="800000"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="ctr" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="1219170">
-[...2 lines deleted...]
-              </a:buClr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr sz="1867" kern="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="FFFFFF"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-              <a:cs typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p71">
+          <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC9EDB35-3F9F-AFFE-1EF0-B9D9CE6BE7BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2384209-CB15-4CDF-9D31-C44FD9A3F20D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10809200" cy="2837873"/>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="2666617" y="-2666188"/>
+            <a:ext cx="6858000" cy="12191233"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="12000000" scaled="0"/>
+          </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="1219170">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3600"/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            <a:endParaRPr sz="5333" b="1" kern="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="FFFFFF"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-[...30 lines deleted...]
-              <a:cs typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;p71">
+          <p:cNvPr id="11" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B152C1A-0862-C20D-CBDA-A0D71570ECDC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2633B3B5-CC90-43F0-8714-D31D1F3F0209}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5330000" cy="987600"/>
+          <a:xfrm rot="10800000" flipH="1">
+            <a:off x="-2311" y="0"/>
+            <a:ext cx="9070846" cy="6857572"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="52000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="0" rIns="91433" bIns="0" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr defTabSz="1219170">
-[...2 lines deleted...]
-              </a:buClr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="3600" b="1" kern="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="DA1A5A"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-              <a:cs typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D57A06-A426-446D-B02C-A2DC6B62E45E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="3649491" y="-1685840"/>
+            <a:ext cx="4894564" cy="12193546"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="46000"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="1200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AA9D091-28B1-8F8F-B143-54BD7056D4E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1843174" y="-856"/>
+            <a:ext cx="8171831" cy="6843908"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3828709117"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3697414838"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...11 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 453"/>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp useBgFill="1">
+        <p:nvSpPr>
+          <p:cNvPr id="1034" name="Rectangle 1033">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB8C311F-7253-4AED-9701-7FC0708C41C7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="800000"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1039" name="Rectangle 1038">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2384209-CB15-4CDF-9D31-C44FD9A3F20D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="2666617" y="-2666188"/>
+            <a:ext cx="6858000" cy="12191233"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="12000000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1041" name="Rectangle 1040">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2633B3B5-CC90-43F0-8714-D31D1F3F0209}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipH="1">
+            <a:off x="-2311" y="0"/>
+            <a:ext cx="9070846" cy="6857572"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="52000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="1043" name="Rectangle 1042">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D57A06-A426-446D-B02C-A2DC6B62E45E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="3649491" y="-1685840"/>
+            <a:ext cx="4894564" cy="12193546"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="46000"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="1200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF9A2AD7-5E1A-DE1B-5E0E-724257A52FC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect r="134" b="14168"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="20134" y="0"/>
+            <a:ext cx="12171866" cy="6857999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C995EB60-6CF7-FB2B-60C7-298CBC7306D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5655967" y="2831540"/>
+            <a:ext cx="1631904" cy="818039"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3012154814"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;p80"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="2055" name="Rectangle 2054">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A4FC2C-047E-45A5-965D-8E1E3BF09BC6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="white">
           <a:xfrm>
-            <a:off x="6387833" y="194567"/>
-            <a:ext cx="5618000" cy="6360800"/>
+            <a:off x="1524" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="t" anchorCtr="0">
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1200"/>
-              </a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr sz="2800"/>
-[...19 lines deleted...]
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
-          </a:p>
-[...114 lines deleted...]
-            <a:endParaRPr sz="2933"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...9 lines deleted...]
-        <p:spPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C232CC-1555-94A5-A7B1-8C448E8A3427}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="957" t="2974" r="-957" b="39748"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="558800" y="1859067"/>
-            <a:ext cx="4996800" cy="1417600"/>
+            <a:off x="0" y="-62589"/>
+            <a:ext cx="12458205" cy="6983178"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="25400" cap="flat" cmpd="sng">
-[...7 lines deleted...]
-          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...117 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744419007"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 461"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
+      <p:sp useBgFill="1">
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;p81"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="2062" name="Rectangle 2061">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB8C311F-7253-4AED-9701-7FC0708C41C7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6387833" y="1156500"/>
-            <a:ext cx="5618000" cy="5398400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
           </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="800000"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457189" indent="-457189">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1200"/>
-[...3 lines deleted...]
-              <a:buChar char="•"/>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...94 lines deleted...]
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;p81"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="2064" name="Rectangle 2063">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2384209-CB15-4CDF-9D31-C44FD9A3F20D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="2"/>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4978400" cy="1374400"/>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="2666617" y="-2666188"/>
+            <a:ext cx="6858000" cy="12191233"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...7 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="12000000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="b" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;p81"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="2066" name="Rectangle 2065">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2633B3B5-CC90-43F0-8714-D31D1F3F0209}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm rot="10800000" flipH="1">
+            <a:off x="-2311" y="0"/>
+            <a:ext cx="9070846" cy="6857572"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="52000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2068" name="Rectangle 2067">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D57A06-A426-446D-B02C-A2DC6B62E45E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="3649491" y="-1685840"/>
+            <a:ext cx="4894564" cy="12193546"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="46000"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="1200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FC42F95-D74E-A094-C675-9816C0B3A561}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="50000" b="943"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="11650133" y="115571"/>
-            <a:ext cx="423200" cy="365200"/>
+            <a:off x="-4623" y="0"/>
+            <a:ext cx="12191234" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...17 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1670391388"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 468"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
+      <p:sp useBgFill="1">
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;p82"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB8C311F-7253-4AED-9701-7FC0708C41C7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" idx="12"/>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...49 lines deleted...]
-          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...2 lines deleted...]
-          <a:ln>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
           </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700" cap="flat" cmpd="sng" algn="ctr">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:shade val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:miter lim="800000"/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="b" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r" defTabSz="1219170">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="2100"/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr sz="1467" kern="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-              <a:cs typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;p82"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2384209-CB15-4CDF-9D31-C44FD9A3F20D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7654440" cy="3416279"/>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="2666617" y="-2666188"/>
+            <a:ext cx="6858000" cy="12191233"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="12000000" scaled="0"/>
+          </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91433" tIns="45700" rIns="91433" bIns="45700" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="1219170">
-[...2 lines deleted...]
-              </a:buClr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            <a:endParaRPr sz="7200" b="1" kern="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="FFFFFF"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-[...26 lines deleted...]
-              <a:cs typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...35 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;p83"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2633B3B5-CC90-43F0-8714-D31D1F3F0209}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="11057600" cy="6828945"/>
+          <a:xfrm rot="10800000" flipH="1">
+            <a:off x="-2311" y="0"/>
+            <a:ext cx="9070846" cy="6857572"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="8000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="52000"/>
+                </a:srgbClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent1"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="4800000" scaled="0"/>
+          </a:gradFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="121900" tIns="121900" rIns="121900" bIns="121900" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" defTabSz="1219170">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            <a:endParaRPr sz="3067" b="1" kern="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:prstClr val="white"/>
               </a:solidFill>
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-[...223 lines deleted...]
-              <a:cs typeface="Arial"/>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D57A06-A426-446D-B02C-A2DC6B62E45E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000" flipH="1">
+            <a:off x="3649491" y="-1685840"/>
+            <a:ext cx="4894564" cy="12193546"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="000000">
+                  <a:alpha val="46000"/>
+                </a:srgbClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="1200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8820F06-F5A1-DE81-E8A9-3CDC5FF9CDCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="2567" t="22425" r="3153" b="922"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-189290" y="0"/>
+            <a:ext cx="12381290" cy="6857572"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74922D47-5749-48BB-F357-5510FF9BF811}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="941891" y="114008"/>
+            <a:ext cx="2049962" cy="1024981"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4037461529"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 480"/>
-[...363 lines deleted...]
-        <p:cNvPr id="1" name="Shape 485"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7E2203B-0498-99F2-46FB-29ECF5719932}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274C4897-FEB2-8F44-1FAE-9F0A20A81DFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2943123" y="613638"/>
-            <a:ext cx="6305755" cy="5630727"/>
+            <a:off x="-141403" y="-1"/>
+            <a:ext cx="12590578" cy="6921646"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2074676894"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 393"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="394" name="Google Shape;394;p72"/>
-[...500 lines deleted...]
-          <p:cNvPr id="7" name="Picture 6">
+          <p:cNvPr id="3" name="Picture 2" descr="A blue circles with white text&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB790564-F46E-7C68-F98B-410FBF042FBA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3FB93BA-3130-86EA-F232-83E13785AACB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect t="11183" r="-1290"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3987426" y="245297"/>
-            <a:ext cx="4217151" cy="1585591"/>
+            <a:off x="0" y="766916"/>
+            <a:ext cx="12349316" cy="6091084"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4206388446"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 406"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="407" name="Google Shape;407;p74" title="Action-Plan-Overview.png"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2" descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82D41B10-0E02-90C7-AB41-A0A6632F1FDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...4 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="7455" r="14839"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1181568" y="203200"/>
-            <a:ext cx="9828881" cy="6451600"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="7452591"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3150046304"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="Shape 411"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="412" name="Google Shape;412;p75" title="Screenshot 2026-06-09 at 1.59.07 PM.png"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="3" name="Picture 2" descr="A blue background with white text and colorful circles&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713BA34E-3F2C-07FA-6029-80091703608E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...4 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="11294"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="146868" y="525100"/>
-            <a:ext cx="11785601" cy="5898429"/>
+            <a:off x="-285136" y="0"/>
+            <a:ext cx="12565626" cy="6877936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1717512234"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1468 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Rotary Basic 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="17458F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="872175"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="F7A81B"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FF7600"/>
@@ -21813,411 +12748,386 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>502</Words>
+  <Words>560</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>76</Paragraphs>
-[...1 lines deleted...]
-  <Notes>15</Notes>
+  <Paragraphs>41</Paragraphs>
+  <Slides>14</Slides>
+  <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Bruce Baumberger</dc:creator>
+  <dc:title>Welcome to  the Rotary club PowerPoint template</dc:title>
+  <dc:creator>FK B</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ArticulateGUID">
+    <vt:lpwstr>1E96FB25-8539-4CD8-9073-88C994302880</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ArticulatePath">
+    <vt:lpwstr>RI InHouse Staff Presentation_20200117-007_QC1_EN</vt:lpwstr>
+  </property>
+</Properties>
+</file>